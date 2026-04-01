--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -1,72 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Fund Admin - Operations\Fund Admin Support\N-PX 2024\BROADRIDGE\Downloaded Reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Fund Admin - Operations\Fund Admin Support\N-PX 2025\BROADRIDGE\Downloaded Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{62CC9885-D361-4880-AF86-A43B54C1B69B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2166D23B-44EE-4566-B663-597DEE24F2F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VoteTable" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="VoteTableHeader" localSheetId="0">VoteTable!$A$1:$Q$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="69">
   <si>
     <t>FORM N-PX PROXY VOTING RECORD</t>
   </si>
   <si>
     <t>NAME OF ISSUER</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>FIGI</t>
   </si>
   <si>
     <t>MEETING DATE</t>
   </si>
   <si>
     <t>VOTE DESCRIPTION</t>
   </si>
   <si>
     <t>VOTE CATEGORY</t>
   </si>
   <si>
@@ -77,79 +78,204 @@
   </si>
   <si>
     <t>SHARES VOTED</t>
   </si>
   <si>
     <t>SHARES
 ON LOAN</t>
   </si>
   <si>
     <t>HOW VOTED</t>
   </si>
   <si>
     <t>FOR/AGAINST
 MANAGEMENT</t>
   </si>
   <si>
     <t>MANAGER NUMBER</t>
   </si>
   <si>
     <t>SERIES ID</t>
   </si>
   <si>
     <t>OTHER INFO</t>
   </si>
   <si>
-    <t>FIRST AMERICAN FUNDS, INC.</t>
-[...12 lines deleted...]
-Extraordinary Transactions</t>
+    <t>VANGUARD FUNDS</t>
+  </si>
+  <si>
+    <t>92206C664</t>
+  </si>
+  <si>
+    <t>US92206C6646</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Tara Bunch</t>
+  </si>
+  <si>
+    <t>Director Elections</t>
   </si>
   <si>
     <t>ISSUER</t>
   </si>
   <si>
+    <t>6673</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>FOR</t>
   </si>
   <si>
-    <t>11650030</t>
-[...2 lines deleted...]
-    <t>22</t>
+    <t>1</t>
   </si>
   <si>
     <t>S000077333</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Mark Loughridge</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Scott C. Malpass</t>
+  </si>
+  <si>
+    <t>DIRECTOR: John Murphy</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Lubos Pastor</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Rebecca Patterson</t>
+  </si>
+  <si>
+    <t>DIRECTOR: André F. Perold</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Salim Ramji</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Sarah Bloom Raskin</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Grant Reid</t>
+  </si>
+  <si>
+    <t>DIRECTOR: David Thomas</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Barbara Venneman</t>
+  </si>
+  <si>
+    <t>DIRECTOR: Peter F. Volanakis</t>
+  </si>
+  <si>
+    <t>VANGUARD INDEX FUNDS</t>
+  </si>
+  <si>
+    <t>922908744</t>
+  </si>
+  <si>
+    <t>US9229087443</t>
+  </si>
+  <si>
+    <t>6541</t>
+  </si>
+  <si>
+    <t>922908629</t>
+  </si>
+  <si>
+    <t>US9229086296</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>922908736</t>
+  </si>
+  <si>
+    <t>US9229087369</t>
+  </si>
+  <si>
+    <t>5953</t>
+  </si>
+  <si>
+    <t>VANGUARD INTERNATIONAL EQ. INDEX FD, INC</t>
+  </si>
+  <si>
+    <t>922042858</t>
+  </si>
+  <si>
+    <t>US9220428588</t>
+  </si>
+  <si>
+    <t>48667</t>
+  </si>
+  <si>
+    <t>922042874</t>
+  </si>
+  <si>
+    <t>US9220428745</t>
+  </si>
+  <si>
+    <t>6019</t>
+  </si>
+  <si>
+    <t>VANGUARD STAR FUNDS</t>
+  </si>
+  <si>
+    <t>921909768</t>
+  </si>
+  <si>
+    <t>US9219097683</t>
+  </si>
+  <si>
+    <t>9177</t>
+  </si>
+  <si>
+    <t>VANGUARD WHITEHALL FUNDS</t>
+  </si>
+  <si>
+    <t>921946885</t>
+  </si>
+  <si>
+    <t>US9219468850</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>VANGUARD/WELLINGTON FUND INC.</t>
+  </si>
+  <si>
+    <t>921935508</t>
+  </si>
+  <si>
+    <t>US9219355081</t>
+  </si>
+  <si>
+    <t>4213</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times"/>
@@ -209,51 +335,51 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -497,340 +623,5454 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:Q119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozenSplit"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.7109375" style="4" customWidth="1"/>
-    <col min="2" max="2" width="11.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="6" style="5" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" style="6" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="4" customWidth="1"/>
-    <col min="7" max="7" width="27.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="30.7109375" style="4" customWidth="1"/>
-    <col min="9" max="9" width="15.7109375" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="14" style="6" customWidth="1"/>
+    <col min="9" max="9" width="15.7109375" style="5" customWidth="1"/>
+    <col min="10" max="10" width="16.7109375" style="5" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12" max="12" width="14" style="5" customWidth="1"/>
     <col min="13" max="13" width="16.7109375" style="5" customWidth="1"/>
-    <col min="14" max="14" width="16.28515625" style="6" customWidth="1"/>
+    <col min="14" max="14" width="16.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="20.85546875" style="5" customWidth="1"/>
-    <col min="16" max="16" width="12.42578125" style="6" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" style="5" customWidth="1"/>
     <col min="17" max="17" width="14" style="7" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="3" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="9" t="s">
+      <c r="K2" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="9" t="s">
+      <c r="L2" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="N2" s="9" t="s">
+      <c r="N2" s="8" t="s">
         <v>13</v>
       </c>
       <c r="O2" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="P2" s="9" t="s">
+      <c r="P2" s="8" t="s">
         <v>15</v>
       </c>
       <c r="Q2" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="120" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="10">
-        <v>45278</v>
+        <v>45714</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="4" t="s">
-[...11 lines deleted...]
-      <c r="L3" s="6" t="s">
+      <c r="G3" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="5" t="s">
         <v>23</v>
       </c>
+      <c r="K3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>25</v>
+      </c>
       <c r="M3" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N3" s="6" t="s">
         <v>23</v>
       </c>
+      <c r="N3" s="5" t="s">
+        <v>25</v>
+      </c>
       <c r="O3" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>26</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O32" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P32" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O33" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P33" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O34" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P34" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P35" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P36" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O37" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P37" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P38" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P39" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O40" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P40" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P41" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E42" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O42" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P42" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O43" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P43" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O44" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P44" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O45" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P45" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E46" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O46" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P46" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O47" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P47" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E48" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O48" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P48" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E49" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O49" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P49" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E50" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O50" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P50" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E51" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O51" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P51" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E52" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O52" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P52" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E53" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P53" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E54" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O54" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P54" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O55" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P55" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E56" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O56" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P56" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E57" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O57" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P57" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N58" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O58" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P58" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O59" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P59" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E60" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N60" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O60" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P60" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E61" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O61" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P61" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E62" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N62" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O62" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P62" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E63" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N63" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O63" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P63" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E64" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N64" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O64" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P64" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E65" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N65" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O65" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P65" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E66" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N66" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O66" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P66" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E67" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N67" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O67" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P67" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E68" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N68" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O68" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P68" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E69" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N69" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O69" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P69" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E70" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N70" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O70" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P70" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E71" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N71" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O71" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P71" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E72" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N72" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O72" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P72" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E73" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N73" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O73" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P73" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E74" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N74" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O74" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P74" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E75" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G75" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N75" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P75" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E76" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G76" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N76" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O76" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P76" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E77" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G77" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L77" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N77" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P77" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E78" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G78" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O78" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P78" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E79" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G79" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N79" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O79" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P79" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E80" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G80" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L80" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N80" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O80" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P80" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E81" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N81" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O81" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P81" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E82" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N82" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O82" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P82" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E83" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G83" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L83" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N83" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O83" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P83" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E84" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G84" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L84" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N84" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O84" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P84" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E85" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G85" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N85" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O85" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P85" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E86" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G86" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N86" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P86" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E87" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L87" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N87" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O87" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P87" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E88" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G88" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N88" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O88" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P88" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E89" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G89" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N89" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O89" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P89" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E90" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G90" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N90" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O90" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P90" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E91" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G91" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L91" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N91" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O91" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P91" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E92" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G92" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L92" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N92" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O92" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P92" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E93" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G93" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L93" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="N93" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O93" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P93" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E94" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N94" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O94" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P94" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G95" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J95" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K95" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L95" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N95" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O95" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P95" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E96" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G96" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L96" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N96" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O96" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P96" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E97" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G97" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L97" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N97" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O97" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P97" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E98" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G98" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L98" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N98" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O98" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P98" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E99" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G99" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L99" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N99" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O99" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P99" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E100" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G100" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N100" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O100" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P100" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E101" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G101" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L101" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N101" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O101" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P101" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E102" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G102" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L102" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N102" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O102" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P102" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E103" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G103" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L103" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N103" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O103" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P103" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E104" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G104" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L104" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N104" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O104" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P104" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E105" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G105" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L105" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N105" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P105" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E106" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G106" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L106" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N106" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O106" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P106" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E107" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G107" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L107" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N107" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O107" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P107" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A108" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E108" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G108" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L108" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N108" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O108" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P108" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A109" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E109" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G109" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L109" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N109" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O109" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P109" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A110" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E110" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G110" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L110" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N110" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O110" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P110" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A111" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E111" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G111" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L111" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N111" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O111" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P111" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A112" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E112" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G112" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L112" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N112" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O112" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P112" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A113" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E113" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G113" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L113" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N113" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O113" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P113" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A114" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E114" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G114" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L114" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N114" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O114" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P114" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A115" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E115" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G115" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L115" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N115" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O115" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P115" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A116" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E116" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G116" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J116" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K116" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L116" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M116" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N116" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O116" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P116" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A117" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E117" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G117" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L117" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N117" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O117" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P117" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A118" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E118" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G118" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L118" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N118" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O118" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P118" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A119" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E119" s="10">
+        <v>45714</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G119" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L119" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N119" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O119" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P119" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C64DAB1F37F6F6428A48750EDF97E3F9" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c5bd2dfee5791feb14ebea9bb83b4e5a">
-[...2 lines deleted...]
-    <xsd:import namespace="95bbe9d3-29db-4f7a-aa0a-d1ed6fa5bf45"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002B07FE97F4B7F2419318C8992EEF49FE" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7ca080e2904f1298d41d4fd431cbc07a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3cf5cc47-b3a9-4eb9-929f-9d173dcbd4f4" xmlns:ns3="01e42997-4164-4001-9ef5-229df3311178" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43bfeefe44bf75e0cd7193c3dc50ccc9" ns2:_="" ns3:_="">
+    <xsd:import namespace="3cf5cc47-b3a9-4eb9-929f-9d173dcbd4f4"/>
+    <xsd:import namespace="01e42997-4164-4001-9ef5-229df3311178"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d3d50b4-b8fc-4b7c-9f2e-8829afe4c622" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3cf5cc47-b3a9-4eb9-929f-9d173dcbd4f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="651d7b9f-4f01-466a-b22b-a2a7f83b3f0a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="95bbe9d3-29db-4f7a-aa0a-d1ed6fa5bf45" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01e42997-4164-4001-9ef5-229df3311178" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b40c9e63-227e-4b78-bd4c-1dbddfd990d0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="95bbe9d3-29db-4f7a-aa0a-d1ed6fa5bf45">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{782ef092-cd88-4923-8379-9110f2d84b5f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="01e42997-4164-4001-9ef5-229df3311178">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -906,101 +6146,122 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3cf5cc47-b3a9-4eb9-929f-9d173dcbd4f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="01e42997-4164-4001-9ef5-229df3311178" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{066F9415-230C-4A24-B80E-F030F3047176}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291AEBDC-1B52-43E1-A6A6-71D61BC9E354}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7884D684-85BA-4420-A394-3C2BCE983934}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D24AE132-2F18-4B7B-9A35-5B079537B859}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADB13578-A8A5-4361-B7A9-C7F8181BB970}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>VoteTable</vt:lpstr>
       <vt:lpstr>VoteTable!VoteTableHeader</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kallies, Jack R</dc:creator>
+  <dc:creator>Narvett, Justin D</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_SetDate">
-    <vt:lpwstr>2024-08-23T16:31:47Z</vt:lpwstr>
+    <vt:lpwstr>2025-08-20T19:32:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_Name">
     <vt:lpwstr>Confidential Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_SiteId">
     <vt:lpwstr>eef95730-77bf-4663-a55d-1ddff9335b5b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_ActionId">
-    <vt:lpwstr>51ff232f-6569-44f8-bf84-fb316c22684d</vt:lpwstr>
+    <vt:lpwstr>1f87a594-1aff-4e4f-a359-47e3e335ac9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_320df1db-9955-4087-a541-42c2f5a9332e_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x0101002B07FE97F4B7F2419318C8992EEF49FE</vt:lpwstr>
+  </property>
 </Properties>
 </file>